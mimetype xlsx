--- v0 (2026-04-18)
+++ v1 (2026-06-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="60">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 14 de 2026</t>
   </si>
   <si>
@@ -94,50 +94,146 @@
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a construção de pontos de ônibus, as margens da RN-118, na entrada dos sítios; Brejinho, Júnior Carlindo, Sacramento e Cachos. .</t>
   </si>
   <si>
     <t>Indicação nº 22 de 2026</t>
   </si>
   <si>
     <t>Carlos Eduardo Florêncio de Medeiros Fernandes</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a instalação de um poço tubular nas proximidades do matadouro, e que também seja feito um ponto de energia ao lado do poço.</t>
   </si>
   <si>
     <t>Requerimento nº 11 de 2026</t>
   </si>
   <si>
     <t>André Luiz Fernandes de Medeiros</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Senador Eann Etyvenson Valentim Mendes, solicitando o envio de recursos para a construção de um condomínio habitacional no município de São João do Sabugi .</t>
   </si>
   <si>
     <t>Requerimento nº 12 de 2026</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando que mande a prestação de contas do dinheiro devolvido pela Câmara Municipal referente ao ano de 2025.</t>
+  </si>
+  <si>
+    <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária _ Poder Legislativo nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Reconhece como Patrimônio Cultural Imaterial do Município de São João do Sabugi/RN a Cavalgada de São João Batista.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária _ Poder Executivo nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Prefeitura Municipal de São João do Sabugi - PMSJS</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Especial ao Orçamento Geral do Município de São João do Sabugi/RN, para inclusão de ação referente à pavimentação de estradas vicinais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Cria a Comissão Especial de Organização e Execução do Concurso Público Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Rutênio Humberto de Araújo Medeiros</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Manoel Alderi de Lima Júnior.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Anteomar Pereira da Silva.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Angela Celeste de Brito.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda “Mulheres que Inspiram” a Sra. Iolanda Morais de Araújo Alves.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Professora Maria das Mercês de Araújo Britto a Sra. Maria Salete da Silva.</t>
+  </si>
+  <si>
+    <t>Indicação nº 23 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça um mata-burro próximo a vila 2, na comunidade Caiçaras, evitando que os animais que ficam solto na estrada adentrem a vila.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Presidente da Câmara Municipal de Vereadores, o Sr. André Luiz Fernandes de Medeiros, solicitando que faça a reforma do forro desta Casa Legislativa, assim como a aquisição dos equipamentos necessários para a transmissão das sessões da câmara.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando que envie um PL, alterando o cargo de motorista da saúde, para condutor de ambulância.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando que o município disponibilize as máquinas para os alunos que fizeram o curso de operador.</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Adival Bernardo de Araújo, ocorrido em 12 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>Moção de Pesar nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Aprígio Pereira de Araújo Neto</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Gilzelio Garcia, ocorrido em 13 de abril de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -429,61 +525,61 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="250.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="50.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="46.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
@@ -600,50 +696,330 @@
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>212</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>226</v>
+      </c>
+      <c r="B9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>227</v>
+      </c>
+      <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>225</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>218</v>
+      </c>
+      <c r="B12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>253</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>254</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>255</v>
+      </c>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>256</v>
+      </c>
+      <c r="B16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>219</v>
+      </c>
+      <c r="B17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>220</v>
+      </c>
+      <c r="B18" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>221</v>
+      </c>
+      <c r="B19" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>222</v>
+      </c>
+      <c r="B20" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" t="s">
+        <v>54</v>
+      </c>
+      <c r="F20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>223</v>
+      </c>
+      <c r="B21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>224</v>
+      </c>
+      <c r="B22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">