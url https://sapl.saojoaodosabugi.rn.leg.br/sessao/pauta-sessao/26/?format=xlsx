--- v0 (2026-03-04)
+++ v1 (2026-04-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="63">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária _ Poder Executivo nº 4 de 2026</t>
   </si>
   <si>
@@ -109,50 +109,62 @@
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que coloque câmeras de monitoramento em toda a cidade.</t>
   </si>
   <si>
     <t>Indicação nº 3 de 2026</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que reative o sopão no município.</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>André Luiz Fernandes de Medeiros</t>
   </si>
   <si>
     <t>Com base no artigo 154 do regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Deputado Federal Benes Leocádio, solicitando emenda para a aquisição de uma nova ambulância.</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2026</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer do Presidente da Câmara Legislativa, o Sr. André Luiz Fernandes de Medeiros, seja perfurado um poço nas mediações do prédio da Câmara Municipal, e que instale um chafariz para atender as necessidades da câmara e da população sabugiense.</t>
   </si>
   <si>
     <t>expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>Regulamenta o procedimento de contratação direta e a elaboração do Plano de Contratações Anual – PCA no âmbito da Câmara Municipal de São João do Sabugi/RN.</t>
+  </si>
+  <si>
+    <t>Matéria Encaminhada às Comissões Permanentes</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Osmir de Oliveira Monte.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Felipe Pereira de Medeiros.</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2026</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Secretário Estadual de Recursos Hídricos (SEMARH), o Sr. Paulo Varella, solicitando que faça uma adutora de engate rápido, para atender as necessidades do nosso município.</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2026</t>
   </si>
   <si>
     <t>Braz Robson de Medeiros Brito</t>
   </si>
@@ -522,62 +534,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F23"/>
+  <dimension ref="A1:F24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="49.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>175</v>
@@ -778,265 +790,285 @@
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>171</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>159</v>
+        <v>180</v>
       </c>
       <c r="B13" t="s">
         <v>32</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B14" t="s">
         <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B18" t="s">
         <v>32</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
         <v>44</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B19" t="s">
         <v>32</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B20" t="s">
         <v>32</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B21" t="s">
         <v>32</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B22" t="s">
         <v>32</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
+        <v>164</v>
+      </c>
+      <c r="B23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23" t="s">
+        <v>57</v>
+      </c>
+      <c r="E23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
         <v>165</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="B24" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" t="s">
         <v>57</v>
       </c>
-      <c r="D23" t="s">
-[...5 lines deleted...]
-      <c r="F23" t="s">
+      <c r="E24" t="s">
+        <v>62</v>
+      </c>
+      <c r="F24" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">