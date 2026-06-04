--- v0 (2026-03-04)
+++ v1 (2026-06-04)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="51">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária _ Poder Executivo nº 3 de 2026</t>
   </si>
   <si>
@@ -157,50 +157,56 @@
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Sebastião Araújo dos Santos, ocorrido em 10 de janeiro de 2025.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 6 de 2026</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Julita Lopes Tavares, ocorrido em 30 de janeiro de 2025.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 7 de 2026</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Cândido Dantas, ocorrido em 01 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 8 de 2026</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Maria Lúcia Fernandes Canto, ocorrido em 02 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>Moção de Pesar nº 9 de 2026</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Manoel Lucena, ocorrido em 06 de fevereiro de 2025.</t>
+  </si>
+  <si>
+    <t>Veto nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Veto do Projeto de Lei nº 015/2025, de autoria do vereador Alex-sandro Alves, que institui a assistência técnica pública e gratuita para elaboração de projeto e acompanhamento técnico da construção ou regularização da habitação de baixa renda no Município de São João do Sabugi/RN e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -492,51 +498,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="49.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -863,50 +869,70 @@
       </c>
       <c r="E17" t="s">
         <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>156</v>
       </c>
       <c r="B18" t="s">
         <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>13</v>
       </c>
       <c r="E18" t="s">
         <v>48</v>
       </c>
       <c r="F18" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>170</v>
+      </c>
+      <c r="B19" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">