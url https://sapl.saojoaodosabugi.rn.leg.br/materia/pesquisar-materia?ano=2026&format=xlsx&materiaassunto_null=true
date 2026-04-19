--- v0 (2026-03-04)
+++ v1 (2026-04-19)
@@ -10,467 +10,900 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="648" uniqueCount="283">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária _ Poder Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de São João do Sabugi - PMSJS</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_003_2026-_piso_dos_professores.pdf</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_003_2026-_piso_dos_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo II da Lei n° 579/2009, de 15 de dezembro de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004_2026_-_doacao_de_terreno.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004_2026_-_doacao_de_terreno.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 1º, inciso 2, item I, da Lei n° 895/2023, de 04 de agosto de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_no_005_2026_-_piso_dos_professores.pdf</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_no_005_2026_-_piso_dos_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 3º, da  Lei n° 968/2026, de 20 de fevereiro de 2026 e dá outras providências.</t>
   </si>
   <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/196/projeto_de_resolucao_no_002-2026_regulamenta_ouvidoria.docx</t>
+  </si>
+  <si>
+    <t>Regulamenta a atividade da Ouvidoria da Câmara Municipal de São João do Sabugi/RN.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação e aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011 no âmbito da Câmara Municipal de São João do Sabugi/RN, e dá outras providências.</t>
+  </si>
+  <si>
     <t>144</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Paulo Eduardo Fonseca Mafra</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/144/projeto_de_decreto_001-2026-paulo.doc</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Urbanaldo José Vale da Costa.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Rutênio Humberto de Araújo Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_de_decreto_002-2026-rutenio.doc</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Osmir de Oliveira Monte.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>André Luiz Fernandes de Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_decreto_003-2026-andre.doc</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Felipe Pereira de Medeiros.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_decreto_004-2026-paulo.doc</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Ubalmágnus Góis Costa.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_decreto_005-2026-andre.doc</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Joacildo Dutra Clemente.</t>
   </si>
   <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Arysson Soares da Silva.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Luiz Mariz de Araújo Filho.</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Braz Robson de Medeiros Brito</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda “José Geraldo de Medeiros (Sassá)” a Sra. Iná Maria de Araújo.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Celeyde Albertina Diniz.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Ariana Maia Saldanha.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Wagner Felipe Leão Azevedo da Costa.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Quintino Liberalino de Araújo</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Francisco Sales de Medeiros Neto.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Carlos Eduardo Xavier.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Monaliza Kaline de Azevêdo Medeiros.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN a Sra. Ierecê Maria de Lucena Rosa.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/218/projeto_de_decreto_016-2026-rutenio.doc</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Manoel Alderi de Lima Júnior.</t>
+  </si>
+  <si>
     <t>148</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_001-2026_rutenio.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_001-2026_rutenio.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita da Secretária Municipal de Educação, a Sra. Kamila de Souza Morais, que sejam colocadas películas nos ônibus escolares.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Carlos Eduardo Florêncio de Medeiros Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_002-2026_cadu.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_002-2026_cadu.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que coloque câmeras de monitoramento em toda a cidade.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_003-2026_rutenio.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_003-2026_rutenio.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que reative o sopão no município.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>Quintino Liberalino de Araújo</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/161/indicacao_004-2026_quintino.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/161/indicacao_004-2026_quintino.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação da estrada da guarita.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Aprígio Pereira de Araújo Neto</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_005-2026_aprigio.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_005-2026_aprigio.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma do Ginásio de Esportes, e que onde fica o palco, seja feito um espaço para pessoas com deficiência, com colocação de rampa.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Alex-Sandro Alves</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_006-2026_alex.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_006-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a complementação da pavimentação da Rua Eva Geracina, que passa ao lado da Borracharia São José.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_007-2026_alex.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_007-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação da Rua Sebastião Antônio Fernandes, no Bairro São José.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_008-2026_alex.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_008-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação da Rua Otacílio Julião da Paz, que fica por trás do CRAS, como também a colocação de um braço com uma luz no poste que fica próximo ao chafariz, na mesma rua.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_009-2026_alex.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_009-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação da Rua Izabel Idalina de Azevedo, no Bairro Ipueirinha.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_010-2026_alex.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_010-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma geral do Estádio de Futebol o Nogueirão (banheiro, vestuário, cabine de transmissão, grama, etc.).</t>
   </si>
   <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Wilson Pereira Mariz Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_011-2026_junior.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma do Matadouro Público Municipal.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/190/indicacao_012-2026_junior.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a passagem molhada da Matinha.</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/191/indicacao_013-2026_alex.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça uma caixa d’água na comunidade Caiçaras de cima.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/198/indicacao_014-2026_junior.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma do Açougue Público Municipal.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/199/indicacao_015-2026_cadu.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal e do Secretário Municipal de Agricultura, que coloque uma caixa de 5 mil litros nas pocilgas dos criadores de suínos de nosso município.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_017-2026_alex.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a instalação de internet aberta em todas as repartições públicas (praças, postos de saúde, secretarias, campo de futebol, ginásio, etc.) de nosso município.</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_016-2026_rutenio.docx</t>
+  </si>
+  <si>
+    <t>OVereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma da pista de Cross do município._x000D_
+.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/206/indicacao_018-2026_junior.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a construção de uma passagem molhada no Riacho das Vacas.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_017-2026_alex.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça um quebra-molas, na Rua. Francisco de Assis Dantas, em frente a casa de Sebastião do porco.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_020-2026_junior.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a construção de um mata-burro, na divisa do município de São João do Sabugi-RN e Várzea-PB, lá nos Malaquias.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_021-2026_alex.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a construção de pontos de ônibus, as margens da RN-118, na entrada dos sítios; Brejinho, Júnior Carlindo, Sacramento e Cachos. .</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_022-2026_cadu.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a instalação de um poço tubular nas proximidades do matadouro, e que também seja feito um ponto de energia ao lado do poço.</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_023-2026_alex.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça um mata-burro próximo a vila 2, na comunidade Caiçaras, evitando que os animais que ficam solto na estrada adentrem a vila.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_024-2026_andre.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação asfáltica da Av. Tenente Antônio de Medeiros.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_025-2026_rutenio.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que coloque duas caixas d’água de 5 mil litros na comunidade Caiçaras, uma caixa na Caiçara de cima, em Galega de dona Elvira, e a outra na Caiçara de baixo.</t>
+  </si>
+  <si>
     <t>150</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_001-2026_andre.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_001-2026_andre.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Deputado Federal Benes Leocádio, solicitando emenda para a aquisição de uma nova ambulância.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento_002-2026_cadu.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento_002-2026_cadu.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer do Presidente da Câmara Legislativa, o Sr. André Luiz Fernandes de Medeiros, seja perfurado um poço nas mediações do prédio da Câmara Municipal, e que instale um chafariz para atender as necessidades da câmara e da população sabugiense.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/166/requerimento_003-2026_cadu.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/166/requerimento_003-2026_cadu.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Secretário Estadual de Recursos Hídricos (SEMARH), o Sr. Paulo Varella, solicitando que faça uma adutora de engate rápido, para atender as necessidades do nosso município.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>Braz Robson de Medeiros Brito</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_004-2026_braz.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_004-2026_braz.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando do setor competente, o boletim de medição e contrato com a empresa responsável pela obra ART de execução: RN20240695087/ART de fiscalização RN20230641116, referente a Areninha (Valor da obra R$. 399.994,74) .</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/168/requerimento_005-2026_braz.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/168/requerimento_005-2026_braz.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando do setor competente, o boletim de medição e contrato com a empresa responsável pela obra ART de execução: RN20240735968/ART de fiscalização RN20240694207, referente a Construção da garagem municipal (Valor da obra R$. 525.000,00) .</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/169/requerimento_006-2026_braz.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/169/requerimento_006-2026_braz.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando do setor competente, o boletim de medição e contrato com a empresa responsável pela obra ART de execução: RN20240695091/ART de fiscalização RN20230639080, referente a Ampliação e reforma das instalações do PSF Nubia Jucá Dantas (Valor da obra R$. 83.451,00) .</t>
   </si>
   <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_007-2026_braz.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal e ao setor competente, uma cópia do contrato da empresa responsável pela limpeza do município.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/193/requerimento_008-2026_braz.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Governo do Estado, solicitando que faça uma adutora da Barragem Carnaúba, para o açude Santo Antônio, como medida emergencial para suprir a necessidade em momento de emergência hídrica.</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_009-2026_paulo.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício a Diretora-Presidente da COSERN, a Sra. Fabiana Lopes, solicitando uma Audiência Pública, para esclarecimento da cobrança de taxa indevida de energia solar no município de São João do Sabugi-RN.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_010-2026_cadu.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao DNOCS, solicitando que seja feito o peixamento da Barragem Carnaúba e do Açude Santo Antônio.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_011-2026_andre.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Senador Eann Etyvenson Valentim Mendes, solicitando o envio de recursos para a construção de um condomínio habitacional no município de São João do Sabugi .</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_012-2026_braz.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando que mande a prestação de contas do dinheiro devolvido pela Câmara Municipal referente ao ano de 2025.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_013-2026_braz.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Presidente da Câmara Municipal de Vereadores, o Sr. André Luiz Fernandes de Medeiros, solicitando que faça a reforma do forro desta Casa Legislativa, assim como a aquisição dos equipamentos necessários para a transmissão das sessões da câmara.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_014-2026_andre.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando que envie um PL, alterando o cargo de motorista da saúde, para condutor de ambulância.</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/222/requerimento_015-2026_cadu.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando que o município disponibilize as máquinas para os alunos que fizeram o curso de operador.</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_016-2026_aprigio.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao DER, solicitando que faça o roço da RN-118, no trecho que liga Caicó a Ipueira.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>MPA</t>
+  </si>
+  <si>
+    <t>Moção de Parabéns</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/202/mocao_parabens_001_-_cadu.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata votos de Parabéns a todos os sabugienses, que furaram poços e colocaram à disposição da população.</t>
+  </si>
+  <si>
     <t>151</t>
   </si>
   <si>
     <t>MPE</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/151/mocao_001-_braz.doc</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/151/mocao_001-_braz.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Maria das Graças Santos, ocorrido em 20 de dezembro de 2025.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/152/mocao_002-_braz.doc</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/152/mocao_002-_braz.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Joatan Pereira de Araújo, ocorrido em 20 de dezembro de 2025.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>Wilson Pereira Mariz Júnior</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/158/mocao_003-_junior.doc</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/158/mocao_003-_junior.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Alcinda Lucena Fernandes, ocorrido em 29 de dezembro de 2025.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>Mesa Diretora - MD</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/157/mocao_004-_mesa_diretora.doc</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/157/mocao_004-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>A Mesa Diretora e demais Vereadores, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Maria de Lourdes de Medeiros, ocorrido em 29 de dezembro de 2025.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/153/mocao_005-_braz.doc</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/153/mocao_005-_braz.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Sebastião Araújo dos Santos, ocorrido em 10 de janeiro de 2025.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/154/mocao_006-_braz.doc</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/154/mocao_006-_braz.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Julita Lopes Tavares, ocorrido em 30 de janeiro de 2025.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/155/mocao_007-_paulo.doc</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/155/mocao_007-_paulo.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Cândido Dantas, ocorrido em 01 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/147/mocao_008-_cadu.doc</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/147/mocao_008-_cadu.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Maria Lúcia Fernandes Canto, ocorrido em 02 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/156/mocao_009-_paulo.doc</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/156/mocao_009-_paulo.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Manoel Lucena, ocorrido em 06 de fevereiro de 2025.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/184/mocao_013-_rutenio.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Marlene Gonçalves da Silva, ocorrido em 05 de março de 2026.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/185/mocao_014-_braz.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr.  Radilson Lucena Pereira  Júnior, ocorrido em 06 de março de 2026.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/186/mocao_015-_braz.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Francisco de Assis de Medeiros, ocorrido em 09 de março de 2026.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/203/mocao_016-_junior.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Joselia Domiciano Galvíncio Morais, ocorrido em 19 de março de 2026.</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/223/mocao_017-_braz.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Adival Bernardo de Araújo, ocorrido em 12 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/224/mocao_018-_aprigio.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Gilzelio Garcia, ocorrido em 13 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/232/mocao_019-_mesa_diretora.doc</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora e demais Vereadores, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Elias Medeiros, ocorrido dia 15 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/233/mocao_019-_mesa_diretora.doc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -774,68 +1207,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_003_2026-_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004_2026_-_doacao_de_terreno.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_no_005_2026_-_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/144/projeto_de_decreto_001-2026-paulo.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/159/projeto_de_decreto_002-2026-rutenio.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/160/projeto_de_decreto_003-2026-andre.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_decreto_004-2026-paulo.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_decreto_005-2026-andre.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_001-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_002-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_003-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/161/indicacao_004-2026_quintino.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_005-2026_aprigio.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_006-2026_alex.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_007-2026_alex.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_008-2026_alex.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_009-2026_alex.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_010-2026_alex.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_001-2026_andre.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento_002-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/166/requerimento_003-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_004-2026_braz.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/168/requerimento_005-2026_braz.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/169/requerimento_006-2026_braz.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/151/mocao_001-_braz.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/152/mocao_002-_braz.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/158/mocao_003-_junior.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/157/mocao_004-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/153/mocao_005-_braz.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/154/mocao_006-_braz.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/155/mocao_007-_paulo.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/147/mocao_008-_cadu.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/156/mocao_009-_paulo.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_003_2026-_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004_2026_-_doacao_de_terreno.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_no_005_2026_-_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/196/projeto_de_resolucao_no_002-2026_regulamenta_ouvidoria.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/218/projeto_de_decreto_016-2026-rutenio.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_001-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_002-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_003-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/161/indicacao_004-2026_quintino.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_005-2026_aprigio.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_006-2026_alex.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_007-2026_alex.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_008-2026_alex.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_009-2026_alex.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_010-2026_alex.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_011-2026_junior.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/190/indicacao_012-2026_junior.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/191/indicacao_013-2026_alex.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/198/indicacao_014-2026_junior.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/199/indicacao_015-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_017-2026_alex.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_016-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/206/indicacao_018-2026_junior.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_017-2026_alex.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_020-2026_junior.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_021-2026_alex.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_022-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_023-2026_alex.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_024-2026_andre.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_025-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_001-2026_andre.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento_002-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/166/requerimento_003-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_004-2026_braz.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/168/requerimento_005-2026_braz.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/169/requerimento_006-2026_braz.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_007-2026_braz.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/193/requerimento_008-2026_braz.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_009-2026_paulo.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_010-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_011-2026_andre.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_012-2026_braz.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_013-2026_braz.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_014-2026_andre.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/222/requerimento_015-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_016-2026_aprigio.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/202/mocao_parabens_001_-_cadu.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/151/mocao_001-_braz.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/152/mocao_002-_braz.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/158/mocao_003-_junior.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/157/mocao_004-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/153/mocao_005-_braz.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/154/mocao_006-_braz.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/155/mocao_007-_paulo.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/147/mocao_008-_cadu.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/156/mocao_009-_paulo.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/184/mocao_013-_rutenio.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/185/mocao_014-_braz.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/186/mocao_015-_braz.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/203/mocao_016-_junior.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/223/mocao_017-_braz.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/224/mocao_018-_aprigio.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/232/mocao_019-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/233/mocao_019-_mesa_diretora.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -933,831 +1366,2100 @@
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="H9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="D14" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>32</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F17" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H17" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" t="s">
+        <v>36</v>
+      </c>
+      <c r="E21" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="H22" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="D23" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" t="s">
         <v>88</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="F23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" t="s">
         <v>88</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="H24" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" t="s">
         <v>88</v>
       </c>
-      <c r="E25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="H25" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="E26" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="F26" t="s">
+        <v>71</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="E27" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="F27" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="H27" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="E28" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="F28" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="E29" t="s">
+        <v>88</v>
+      </c>
+      <c r="F29" t="s">
+        <v>106</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="F29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="E30" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="F30" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>113</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="E31" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="F31" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="E32" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="F32" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="D33" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="E33" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="F33" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" t="s">
+        <v>87</v>
+      </c>
+      <c r="E34" t="s">
+        <v>88</v>
+      </c>
+      <c r="F34" t="s">
+        <v>122</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H34" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>74</v>
+      </c>
+      <c r="D35" t="s">
+        <v>87</v>
+      </c>
+      <c r="E35" t="s">
+        <v>88</v>
+      </c>
+      <c r="F35" t="s">
+        <v>106</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H35" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>77</v>
+      </c>
+      <c r="D36" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" t="s">
+        <v>88</v>
+      </c>
+      <c r="F36" t="s">
+        <v>122</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H36" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>80</v>
+      </c>
+      <c r="D37" t="s">
+        <v>87</v>
+      </c>
+      <c r="E37" t="s">
+        <v>88</v>
+      </c>
+      <c r="F37" t="s">
+        <v>92</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H37" t="s">
         <v>136</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>137</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>83</v>
+      </c>
+      <c r="D38" t="s">
+        <v>87</v>
+      </c>
+      <c r="E38" t="s">
+        <v>88</v>
+      </c>
+      <c r="F38" t="s">
+        <v>106</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H38" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>141</v>
+      </c>
+      <c r="D39" t="s">
+        <v>87</v>
+      </c>
+      <c r="E39" t="s">
+        <v>88</v>
+      </c>
+      <c r="F39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H39" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>145</v>
+      </c>
+      <c r="D40" t="s">
+        <v>87</v>
+      </c>
+      <c r="E40" t="s">
+        <v>88</v>
+      </c>
+      <c r="F40" t="s">
+        <v>122</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H40" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>149</v>
+      </c>
+      <c r="D41" t="s">
+        <v>87</v>
+      </c>
+      <c r="E41" t="s">
+        <v>88</v>
+      </c>
+      <c r="F41" t="s">
+        <v>106</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H41" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>153</v>
+      </c>
+      <c r="D42" t="s">
+        <v>87</v>
+      </c>
+      <c r="E42" t="s">
+        <v>88</v>
+      </c>
+      <c r="F42" t="s">
+        <v>122</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H42" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>157</v>
+      </c>
+      <c r="D43" t="s">
+        <v>87</v>
+      </c>
+      <c r="E43" t="s">
+        <v>88</v>
+      </c>
+      <c r="F43" t="s">
+        <v>106</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H43" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>161</v>
+      </c>
+      <c r="D44" t="s">
+        <v>87</v>
+      </c>
+      <c r="E44" t="s">
+        <v>88</v>
+      </c>
+      <c r="F44" t="s">
+        <v>92</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H44" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>165</v>
+      </c>
+      <c r="D45" t="s">
+        <v>87</v>
+      </c>
+      <c r="E45" t="s">
+        <v>88</v>
+      </c>
+      <c r="F45" t="s">
+        <v>106</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H45" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>168</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>169</v>
+      </c>
+      <c r="D46" t="s">
+        <v>87</v>
+      </c>
+      <c r="E46" t="s">
+        <v>88</v>
+      </c>
+      <c r="F46" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H46" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>172</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>173</v>
+      </c>
+      <c r="D47" t="s">
+        <v>87</v>
+      </c>
+      <c r="E47" t="s">
+        <v>88</v>
+      </c>
+      <c r="F47" t="s">
+        <v>41</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H47" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>176</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" t="s">
+        <v>177</v>
+      </c>
+      <c r="E48" t="s">
+        <v>178</v>
+      </c>
+      <c r="F48" t="s">
+        <v>44</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H48" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>181</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" t="s">
+        <v>177</v>
+      </c>
+      <c r="E49" t="s">
+        <v>178</v>
+      </c>
+      <c r="F49" t="s">
+        <v>92</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H49" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>184</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" t="s">
+        <v>178</v>
+      </c>
+      <c r="F50" t="s">
+        <v>92</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H50" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>187</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" t="s">
+        <v>177</v>
+      </c>
+      <c r="E51" t="s">
+        <v>178</v>
+      </c>
+      <c r="F51" t="s">
+        <v>58</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H51" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>190</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" t="s">
+        <v>177</v>
+      </c>
+      <c r="E52" t="s">
+        <v>178</v>
+      </c>
+      <c r="F52" t="s">
+        <v>58</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H52" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>193</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>51</v>
+      </c>
+      <c r="D53" t="s">
+        <v>177</v>
+      </c>
+      <c r="E53" t="s">
+        <v>178</v>
+      </c>
+      <c r="F53" t="s">
+        <v>58</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H53" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>196</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>54</v>
+      </c>
+      <c r="D54" t="s">
+        <v>177</v>
+      </c>
+      <c r="E54" t="s">
+        <v>178</v>
+      </c>
+      <c r="F54" t="s">
+        <v>58</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H54" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>199</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" t="s">
+        <v>177</v>
+      </c>
+      <c r="E55" t="s">
+        <v>178</v>
+      </c>
+      <c r="F55" t="s">
+        <v>58</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H55" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>202</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>61</v>
+      </c>
+      <c r="D56" t="s">
+        <v>177</v>
+      </c>
+      <c r="E56" t="s">
+        <v>178</v>
+      </c>
+      <c r="F56" t="s">
+        <v>38</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H56" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>205</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>64</v>
+      </c>
+      <c r="D57" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" t="s">
+        <v>178</v>
+      </c>
+      <c r="F57" t="s">
+        <v>92</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H57" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>208</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>67</v>
+      </c>
+      <c r="D58" t="s">
+        <v>177</v>
+      </c>
+      <c r="E58" t="s">
+        <v>178</v>
+      </c>
+      <c r="F58" t="s">
+        <v>44</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H58" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>211</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>70</v>
+      </c>
+      <c r="D59" t="s">
+        <v>177</v>
+      </c>
+      <c r="E59" t="s">
+        <v>178</v>
+      </c>
+      <c r="F59" t="s">
+        <v>58</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H59" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>214</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>74</v>
+      </c>
+      <c r="D60" t="s">
+        <v>177</v>
+      </c>
+      <c r="E60" t="s">
+        <v>178</v>
+      </c>
+      <c r="F60" t="s">
+        <v>58</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H60" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>217</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>77</v>
+      </c>
+      <c r="D61" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" t="s">
+        <v>178</v>
+      </c>
+      <c r="F61" t="s">
+        <v>44</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H61" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>220</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>80</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="F34" t="s">
+      <c r="D62" t="s">
+        <v>177</v>
+      </c>
+      <c r="E62" t="s">
+        <v>178</v>
+      </c>
+      <c r="F62" t="s">
+        <v>92</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H62" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>223</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>83</v>
+      </c>
+      <c r="D63" t="s">
+        <v>177</v>
+      </c>
+      <c r="E63" t="s">
+        <v>178</v>
+      </c>
+      <c r="F63" t="s">
+        <v>102</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H63" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>226</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64" t="s">
+        <v>227</v>
+      </c>
+      <c r="E64" t="s">
+        <v>228</v>
+      </c>
+      <c r="F64" t="s">
+        <v>92</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H64" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>231</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65" t="s">
+        <v>232</v>
+      </c>
+      <c r="E65" t="s">
+        <v>233</v>
+      </c>
+      <c r="F65" t="s">
+        <v>58</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H65" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>236</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" t="s">
+        <v>232</v>
+      </c>
+      <c r="E66" t="s">
+        <v>233</v>
+      </c>
+      <c r="F66" t="s">
+        <v>58</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H66" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>239</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>232</v>
+      </c>
+      <c r="E67" t="s">
+        <v>233</v>
+      </c>
+      <c r="F67" t="s">
+        <v>122</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H67" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>242</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" t="s">
+        <v>232</v>
+      </c>
+      <c r="E68" t="s">
+        <v>233</v>
+      </c>
+      <c r="F68" t="s">
         <v>28</v>
       </c>
-      <c r="G34" s="1" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="G68" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H68" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>245</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" t="s">
+        <v>232</v>
+      </c>
+      <c r="E69" t="s">
+        <v>233</v>
+      </c>
+      <c r="F69" t="s">
+        <v>58</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H69" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>248</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>51</v>
+      </c>
+      <c r="D70" t="s">
+        <v>232</v>
+      </c>
+      <c r="E70" t="s">
+        <v>233</v>
+      </c>
+      <c r="F70" t="s">
+        <v>58</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H70" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>251</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>54</v>
+      </c>
+      <c r="D71" t="s">
+        <v>232</v>
+      </c>
+      <c r="E71" t="s">
+        <v>233</v>
+      </c>
+      <c r="F71" t="s">
+        <v>38</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H71" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>254</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>57</v>
+      </c>
+      <c r="D72" t="s">
+        <v>232</v>
+      </c>
+      <c r="E72" t="s">
+        <v>233</v>
+      </c>
+      <c r="F72" t="s">
+        <v>92</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H72" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>257</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>61</v>
+      </c>
+      <c r="D73" t="s">
+        <v>232</v>
+      </c>
+      <c r="E73" t="s">
+        <v>233</v>
+      </c>
+      <c r="F73" t="s">
+        <v>38</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H73" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>260</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>74</v>
+      </c>
+      <c r="D74" t="s">
+        <v>232</v>
+      </c>
+      <c r="E74" t="s">
+        <v>233</v>
+      </c>
+      <c r="F74" t="s">
+        <v>41</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H74" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>263</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>77</v>
+      </c>
+      <c r="D75" t="s">
+        <v>232</v>
+      </c>
+      <c r="E75" t="s">
+        <v>233</v>
+      </c>
+      <c r="F75" t="s">
+        <v>58</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H75" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>266</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>80</v>
+      </c>
+      <c r="D76" t="s">
+        <v>232</v>
+      </c>
+      <c r="E76" t="s">
+        <v>233</v>
+      </c>
+      <c r="F76" t="s">
+        <v>58</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H76" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>269</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" t="s">
+        <v>232</v>
+      </c>
+      <c r="E77" t="s">
+        <v>233</v>
+      </c>
+      <c r="F77" t="s">
+        <v>122</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H77" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>272</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>141</v>
+      </c>
+      <c r="D78" t="s">
+        <v>232</v>
+      </c>
+      <c r="E78" t="s">
+        <v>233</v>
+      </c>
+      <c r="F78" t="s">
+        <v>58</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H78" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>275</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>145</v>
+      </c>
+      <c r="D79" t="s">
+        <v>232</v>
+      </c>
+      <c r="E79" t="s">
+        <v>233</v>
+      </c>
+      <c r="F79" t="s">
+        <v>102</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H79" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>278</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>149</v>
+      </c>
+      <c r="D80" t="s">
+        <v>232</v>
+      </c>
+      <c r="E80" t="s">
+        <v>233</v>
+      </c>
+      <c r="F80" t="s">
+        <v>28</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H80" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>281</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>153</v>
+      </c>
+      <c r="D81" t="s">
+        <v>232</v>
+      </c>
+      <c r="E81" t="s">
+        <v>233</v>
+      </c>
+      <c r="F81" t="s">
+        <v>28</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H81" t="s">
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>