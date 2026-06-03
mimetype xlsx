--- v1 (2026-04-19)
+++ v2 (2026-06-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="648" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1136" uniqueCount="453">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -84,155 +84,224 @@
   <si>
     <t>175</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004_2026_-_doacao_de_terreno.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 1º, inciso 2, item I, da Lei n° 895/2023, de 04 de agosto de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_no_005_2026_-_piso_dos_professores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 3º, da  Lei n° 968/2026, de 20 de fevereiro de 2026 e dá outras providências.</t>
   </si>
   <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária _ Poder Legislativo</t>
+  </si>
+  <si>
+    <t>Aprígio Pereira de Araújo Neto</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_no_003-2026_proibe_entrada_de_cachorros.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a entrada e permanência de cães no cemitério público municipal, mediante uso obrigatório de coleira peitoral e guia, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo Florêncio de Medeiros Fernandes</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_no_004-2026_complexo_de_saude.docx</t>
+  </si>
+  <si>
+    <t>Denomina o Complexo de Saúde Joanita de Araújo Medeiros, localizado no município de São João do Sabugi/RN.</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>Braz Robson de Medeiros Brito</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/292/projeto_de_lei_no_005-2026_braz.docx</t>
+  </si>
+  <si>
+    <t>Altera a lei municipal nº 819/2020, que dispõe sobre a proibição de fogos de artifícios com estampido no Município de São João do Sabugi/RN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar _ Poder Legislativo</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MD</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/291/projeto_de_lei_complementar_no_002-2026_altera_lc_002-2015_.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 002/2015, de 31 de julho de 2015, e dá outras providências</t>
+  </si>
+  <si>
     <t>196</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Mesa Diretora - MD</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/196/projeto_de_resolucao_no_002-2026_regulamenta_ouvidoria.docx</t>
   </si>
   <si>
     <t>Regulamenta a atividade da Ouvidoria da Câmara Municipal de São João do Sabugi/RN.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011 no âmbito da Câmara Municipal de São João do Sabugi/RN, e dá outras providências.</t>
   </si>
   <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>André Luiz Fernandes de Medeiros</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_resolucao_no_005_2026.docx</t>
+  </si>
+  <si>
+    <t>Altera a Resolução nº 007, de 12 de dezembro de 2011, que dispõe sobre a elaboração das Atas das Sessões Ordinárias, Extraordinárias e Especiais da Câmara Municipal de Vereadores de São João do Sabugi/RN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/243/projeto_de_resolucao_no_006_2026_homeoffice_ok.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instituição da modalidade de trabalho em home office no âmbito da Câmara Municipal de São João do Sabugi/RN e dá outras providências.</t>
+  </si>
+  <si>
     <t>144</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Paulo Eduardo Fonseca Mafra</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Urbanaldo José Vale da Costa.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Rutênio Humberto de Araújo Medeiros</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Osmir de Oliveira Monte.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>André Luiz Fernandes de Medeiros</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Felipe Pereira de Medeiros.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Ubalmágnus Góis Costa.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Joacildo Dutra Clemente.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Arysson Soares da Silva.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Luiz Mariz de Araújo Filho.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>Braz Robson de Medeiros Brito</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre a concessão da Comenda “José Geraldo de Medeiros (Sassá)” a Sra. Iná Maria de Araújo.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Celeyde Albertina Diniz.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Ariana Maia Saldanha.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>11</t>
@@ -270,321 +339,631 @@
   <si>
     <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Monaliza Kaline de Azevêdo Medeiros.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN a Sra. Ierecê Maria de Lucena Rosa.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/218/projeto_de_decreto_016-2026-rutenio.doc</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Manoel Alderi de Lima Júnior.</t>
   </si>
   <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Anteomar Pereira da Silva.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Wilson Pereira Mariz Júnior</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Angela Celeste de Brito.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Alex-Sandro Alves</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda “Mulheres que Inspiram” a Sra. Iolanda Morais de Araújo Alves.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Professora Maria das Mercês de Araújo Britto a Sra. Maria Salete da Silva.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Laís de Almeida Medeiros.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Leonan Xavier Maria</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda “João Emídio de Lucena” (Tenente Lucena) ao Sr. Israel de Araújo Galvão.</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Dra. Núbia Jucá Dantas ao Sr. Marcone de Medeiros Figueirêdo</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi- RN a Sra. Maria das Graças Medeiros Fernandes.</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda “José Geraldo de Medeiros (Sassá) ” ao sr. Francisco das Chagas Bezerra.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Concede Título Honorífico de Mestre Artesã de Sabugiense a Sra. Adriana Maria de Medeiros</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Maria da Conceição Medeiros Fernandes.</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Rosalva Araújo de Medeiros.</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Neilton Carlos Diógenes Magalhães.</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Luciano Candido de Assis.</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Dra. Núbia Jucá Dantas ao Sr. Francisco Rafael de Morais Fernandes.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário de São João do Sabugi-RN ao Sr. Leonan Xavier Maria.</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda Dra. Núbia Jucá Dantas ao Sr. Marcone de Medeiros Figueirêdo.</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadã Honorária de São João do Sabugi-RN a Sra. Maria das Graças Medeiros Fernandes.</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão da Comenda “José Geraldo de Medeiros (Sassá)” ao Sr. Francisco das Chagas Bezerra.</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Concede Título Honorífico de Mestre Artesã Sabugiense a Sra. Adriana Maria de Medeiros.</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
     <t>148</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_001-2026_rutenio.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita da Secretária Municipal de Educação, a Sra. Kamila de Souza Morais, que sejam colocadas películas nos ônibus escolares.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>Carlos Eduardo Florêncio de Medeiros Fernandes</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_002-2026_cadu.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que coloque câmeras de monitoramento em toda a cidade.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_003-2026_rutenio.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que reative o sopão no município.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/161/indicacao_004-2026_quintino.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação da estrada da guarita.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>Aprígio Pereira de Araújo Neto</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_005-2026_aprigio.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art. 160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma do Ginásio de Esportes, e que onde fica o palco, seja feito um espaço para pessoas com deficiência, com colocação de rampa.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>Alex-Sandro Alves</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_006-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a complementação da pavimentação da Rua Eva Geracina, que passa ao lado da Borracharia São José.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_007-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação da Rua Sebastião Antônio Fernandes, no Bairro São José.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_008-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação da Rua Otacílio Julião da Paz, que fica por trás do CRAS, como também a colocação de um braço com uma luz no poste que fica próximo ao chafariz, na mesma rua.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_009-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação da Rua Izabel Idalina de Azevedo, no Bairro Ipueirinha.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_010-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma geral do Estádio de Futebol o Nogueirão (banheiro, vestuário, cabine de transmissão, grama, etc.).</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>Wilson Pereira Mariz Júnior</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_011-2026_junior.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma do Matadouro Público Municipal.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/190/indicacao_012-2026_junior.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a passagem molhada da Matinha.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/191/indicacao_013-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça uma caixa d’água na comunidade Caiçaras de cima.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/198/indicacao_014-2026_junior.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma do Açougue Público Municipal.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/199/indicacao_015-2026_cadu.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal e do Secretário Municipal de Agricultura, que coloque uma caixa de 5 mil litros nas pocilgas dos criadores de suínos de nosso município.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_017-2026_alex.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_016-2026_rutenio.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a instalação de internet aberta em todas as repartições públicas (praças, postos de saúde, secretarias, campo de futebol, ginásio, etc.) de nosso município.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_016-2026_rutenio.docx</t>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_017-2026_alex.docx</t>
   </si>
   <si>
     <t>OVereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a reforma da pista de Cross do município._x000D_
 .</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/206/indicacao_018-2026_junior.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a construção de uma passagem molhada no Riacho das Vacas.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_017-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça um quebra-molas, na Rua. Francisco de Assis Dantas, em frente a casa de Sebastião do porco.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_020-2026_junior.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a construção de um mata-burro, na divisa do município de São João do Sabugi-RN e Várzea-PB, lá nos Malaquias.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_021-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a construção de pontos de ônibus, as margens da RN-118, na entrada dos sítios; Brejinho, Júnior Carlindo, Sacramento e Cachos. .</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_022-2026_cadu.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a instalação de um poço tubular nas proximidades do matadouro, e que também seja feito um ponto de energia ao lado do poço.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_023-2026_alex.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça um mata-burro próximo a vila 2, na comunidade Caiçaras, evitando que os animais que ficam solto na estrada adentrem a vila.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_024-2026_andre.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação asfáltica da Av. Tenente Antônio de Medeiros.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_025-2026_rutenio.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que coloque duas caixas d’água de 5 mil litros na comunidade Caiçaras, uma caixa na Caiçara de cima, em Galega de dona Elvira, e a outra na Caiçara de baixo.</t>
   </si>
   <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/234/indicacao_026-2026_junior.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça uma passagem molhada no Riacho Cipó, em baixo de Antônio Murilo.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_027-2026_quintino.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a duplicação da pista de caminhada.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/236/indicacao_028-2026_andre.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a aquisição de piso modular emborrachado para o ginásio de esportes do município.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_029-2026_junior.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a aquisição de um carro frigorífico, para o transporte das carnes do matadouro para o açougue.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/240/indicacao_030-2026_andre.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita da Secretaria de Educação, que implante o reconhecimento facial no registro escolar da Escola Municipal Padre Joaquim Félix.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/242/indicacao_031-2026_cadu.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, a construção de uma quadra de futevôlei.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/244/indicacao_032-2026_braz.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a substituição do mata-burro entre os sítios Cordeiro e Juá, próximo a João de Tadeu.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/250/indicacao_033-2026_junior.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça uma passagem molhada no sítio de Dr. Clóvis, do lado do poente.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_034-2026_andre.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que faça a pavimentação asfáltica do entorno da praça Antônio Quintino de Araújo e do Mercado Público Municipal.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/252/indicacao_035-2026_aprigio.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal, que sejam colocadas duas caixas de 5 mil litros d’água na comunidade Jerusalém, para abastecimento da comunidade. _x000D_
+.</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/297/indicacao_036-2026_cadu.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, nos termos do art.160 e 161 do Regimento Interno, ouvido o Plenário desta Casa, solicita do Poder Executivo Municipal e do Secretário Municipal de Saúde, que faça a aquisição de uma van para atender as necessidades da população sabugiense.</t>
+  </si>
+  <si>
     <t>150</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_001-2026_andre.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Deputado Federal Benes Leocádio, solicitando emenda para a aquisição de uma nova ambulância.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento_002-2026_cadu.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer do Presidente da Câmara Legislativa, o Sr. André Luiz Fernandes de Medeiros, seja perfurado um poço nas mediações do prédio da Câmara Municipal, e que instale um chafariz para atender as necessidades da câmara e da população sabugiense.</t>
   </si>
   <si>
     <t>166</t>
@@ -691,65 +1070,92 @@
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_014-2026_andre.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando que envie um PL, alterando o cargo de motorista da saúde, para condutor de ambulância.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/222/requerimento_015-2026_cadu.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao Poder Executivo Municipal, solicitando que o município disponibilize as máquinas para os alunos que fizeram o curso de operador.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_016-2026_aprigio.docx</t>
   </si>
   <si>
     <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício ao DER, solicitando que faça o roço da RN-118, no trecho que liga Caicó a Ipueira.</t>
   </si>
   <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_017-2026_rutenio.docx</t>
+  </si>
+  <si>
+    <t>Com base no artigo 154 do Regimento Interno e ouvido o plenário desta casa, requer que seja enviado ofício a Filarmônica Honório Maciel, solicitando a realização de uma Audiência Pública, em comemoração do Centenário de fundação.</t>
+  </si>
+  <si>
     <t>202</t>
   </si>
   <si>
     <t>MPA</t>
   </si>
   <si>
     <t>Moção de Parabéns</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/202/mocao_parabens_001_-_cadu.docx</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata votos de Parabéns a todos os sabugienses, que furaram poços e colocaram à disposição da população.</t>
   </si>
   <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/294/mocao_002-_mesa_diretora.doc</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora e demais Vereadores, requer que após a tramitação regimental, seja consignado em Ata, votos de parabéns a ACAMFEN, pela realização do evento em alusão ao centenário da Filarmônica Honório Maciel.</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/295/mocao_parabens_003_-_rutenio.docx</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata votos de Parabéns a todas as bandas que participaram da apresentação do centenário da Filarmônica Honório Maciel.</t>
+  </si>
+  <si>
     <t>151</t>
   </si>
   <si>
     <t>MPE</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/151/mocao_001-_braz.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Maria das Graças Santos, ocorrido em 20 de dezembro de 2025.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/152/mocao_002-_braz.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Joatan Pereira de Araújo, ocorrido em 20 de dezembro de 2025.</t>
   </si>
   <si>
     <t>158</t>
@@ -859,51 +1265,156 @@
   <si>
     <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Adival Bernardo de Araújo, ocorrido em 12 de abril de 2026.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/224/mocao_018-_aprigio.doc</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Gilzelio Garcia, ocorrido em 13 de abril de 2026.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/232/mocao_019-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>A Mesa Diretora e demais Vereadores, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Elias Medeiros, ocorrido dia 15 de abril de 2026.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/233/mocao_019-_mesa_diretora.doc</t>
+    <t>A Mesa Diretora e demais Vereadores, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. Adelson Bento de Morais, ocorrido em 22 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/238/mocao_021-_braz.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Maria Aparecida Brito, ocorrido em 23 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/246/mocao_022-_aprigio.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Joana Souza dos Santos, ocorrido em 03 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/247/mocao_023-_mesa_diretora.doc</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora e demais Vereadores, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Maria Cícera Mariz, ocorrido dia 03 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/248/mocao_024-_aprigio.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. José Edson Nóbrega, ocorrido em 04 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/249/mocao_025-_rutenio.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Maria das Graças de Araújo, ocorrido em 04 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/264/mocao_026-_mesa_diretora.doc</t>
+  </si>
+  <si>
+    <t>A Mesa Diretora e demais Vereadores, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Ana Aládia de Araújo, ocorrido dia 10 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/265/mocao_027-_aprigio.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. José Neves de Araújo, ocorrido em 11 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/288/mocao_028-_paulo.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. João Batista de Moraes, ocorrido em 14 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/289/mocao_029-_braz.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento da Sra. Antônia Lisbete de Brito Fernandes, ocorrido em 17 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/296/mocao_030-_braz.doc</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, requer que após a tramitação regimental, seja consignado em Ata, votos de profundo pesar pelo falecimento do Sr. João Bernardo de Souza, ocorrido em 29 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>SUB</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/293/substitutivo_de_projeto_de_lei_no_003-2026_proibe_entrada_de_cachorros.docx</t>
+  </si>
+  <si>
+    <t>Dá nova redação ao Projeto de Lei nº 003/2026 que dispõe sobre a entrada e permanência de cães em cemitérios e espaços públicos municipais, mediante uso obrigatório de coleira peitoral e guia, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1207,68 +1718,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_003_2026-_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004_2026_-_doacao_de_terreno.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_no_005_2026_-_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/196/projeto_de_resolucao_no_002-2026_regulamenta_ouvidoria.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/218/projeto_de_decreto_016-2026-rutenio.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_001-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_002-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_003-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/161/indicacao_004-2026_quintino.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_005-2026_aprigio.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_006-2026_alex.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_007-2026_alex.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_008-2026_alex.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_009-2026_alex.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_010-2026_alex.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_011-2026_junior.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/190/indicacao_012-2026_junior.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/191/indicacao_013-2026_alex.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/198/indicacao_014-2026_junior.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/199/indicacao_015-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_017-2026_alex.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_016-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/206/indicacao_018-2026_junior.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_017-2026_alex.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_020-2026_junior.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_021-2026_alex.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_022-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_023-2026_alex.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_024-2026_andre.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_025-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_001-2026_andre.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento_002-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/166/requerimento_003-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_004-2026_braz.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/168/requerimento_005-2026_braz.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/169/requerimento_006-2026_braz.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_007-2026_braz.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/193/requerimento_008-2026_braz.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_009-2026_paulo.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_010-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_011-2026_andre.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_012-2026_braz.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_013-2026_braz.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_014-2026_andre.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/222/requerimento_015-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_016-2026_aprigio.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/202/mocao_parabens_001_-_cadu.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/151/mocao_001-_braz.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/152/mocao_002-_braz.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/158/mocao_003-_junior.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/157/mocao_004-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/153/mocao_005-_braz.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/154/mocao_006-_braz.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/155/mocao_007-_paulo.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/147/mocao_008-_cadu.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/156/mocao_009-_paulo.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/184/mocao_013-_rutenio.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/185/mocao_014-_braz.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/186/mocao_015-_braz.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/203/mocao_016-_junior.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/223/mocao_017-_braz.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/224/mocao_018-_aprigio.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/232/mocao_019-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/233/mocao_019-_mesa_diretora.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_003_2026-_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_no_004_2026_-_doacao_de_terreno.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_lei_no_005_2026_-_piso_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_no_003-2026_proibe_entrada_de_cachorros.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_no_004-2026_complexo_de_saude.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/292/projeto_de_lei_no_005-2026_braz.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/291/projeto_de_lei_complementar_no_002-2026_altera_lc_002-2015_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/196/projeto_de_resolucao_no_002-2026_regulamenta_ouvidoria.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/241/projeto_de_resolucao_no_005_2026.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/243/projeto_de_resolucao_no_006_2026_homeoffice_ok.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/218/projeto_de_decreto_016-2026-rutenio.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_001-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_002-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/149/indicacao_003-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/161/indicacao_004-2026_quintino.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_005-2026_aprigio.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_006-2026_alex.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/164/indicacao_007-2026_alex.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/165/indicacao_008-2026_alex.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_009-2026_alex.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_010-2026_alex.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_011-2026_junior.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/190/indicacao_012-2026_junior.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/191/indicacao_013-2026_alex.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/198/indicacao_014-2026_junior.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/199/indicacao_015-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/200/indicacao_016-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_017-2026_alex.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/206/indicacao_018-2026_junior.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_017-2026_alex.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/215/indicacao_020-2026_junior.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/216/indicacao_021-2026_alex.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/217/indicacao_022-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_023-2026_alex.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/229/indicacao_024-2026_andre.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/230/indicacao_025-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/234/indicacao_026-2026_junior.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/235/indicacao_027-2026_quintino.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/236/indicacao_028-2026_andre.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_029-2026_junior.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/240/indicacao_030-2026_andre.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/242/indicacao_031-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/244/indicacao_032-2026_braz.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/250/indicacao_033-2026_junior.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_034-2026_andre.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/252/indicacao_035-2026_aprigio.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/297/indicacao_036-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/150/requerimento_001-2026_andre.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/146/requerimento_002-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/166/requerimento_003-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_004-2026_braz.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/168/requerimento_005-2026_braz.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/169/requerimento_006-2026_braz.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_007-2026_braz.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/193/requerimento_008-2026_braz.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_009-2026_paulo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_010-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_011-2026_andre.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_012-2026_braz.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_013-2026_braz.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_014-2026_andre.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/222/requerimento_015-2026_cadu.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_016-2026_aprigio.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_017-2026_rutenio.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/202/mocao_parabens_001_-_cadu.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/294/mocao_002-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/295/mocao_parabens_003_-_rutenio.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/151/mocao_001-_braz.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/152/mocao_002-_braz.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/158/mocao_003-_junior.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/157/mocao_004-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/153/mocao_005-_braz.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/154/mocao_006-_braz.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/155/mocao_007-_paulo.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/147/mocao_008-_cadu.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/156/mocao_009-_paulo.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/184/mocao_013-_rutenio.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/185/mocao_014-_braz.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/186/mocao_015-_braz.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/203/mocao_016-_junior.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/223/mocao_017-_braz.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/224/mocao_018-_aprigio.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/232/mocao_019-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/238/mocao_021-_braz.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/246/mocao_022-_aprigio.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/247/mocao_023-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/248/mocao_024-_aprigio.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/249/mocao_025-_rutenio.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/264/mocao_026-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/265/mocao_027-_aprigio.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/288/mocao_028-_paulo.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/289/mocao_029-_braz.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/296/mocao_030-_braz.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojoaodosabugi.rn.leg.br/media/sapl/public/materialegislativa/2026/293/substitutivo_de_projeto_de_lei_no_003-2026_proibe_entrada_de_cachorros.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H81"/>
+  <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="44" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1340,2042 +1851,3628 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...14 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" t="s">
         <v>46</v>
       </c>
-      <c r="B10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H13" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H14" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H15" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
         <v>63</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="F16" t="s">
         <v>64</v>
       </c>
-      <c r="D16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H17" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F18" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F20" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="H21" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D22" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="E22" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="F22" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="H22" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E23" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F23" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>89</v>
+        <v>50</v>
       </c>
       <c r="H23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>25</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E24" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F24" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="H24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="D25" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E25" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F25" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="H25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="D26" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E26" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F26" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>99</v>
+        <v>50</v>
       </c>
       <c r="H26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="D27" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E27" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F27" t="s">
-        <v>102</v>
+        <v>34</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>103</v>
+        <v>50</v>
       </c>
       <c r="H27" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>105</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>51</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E28" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F28" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H28" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>109</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>54</v>
+        <v>110</v>
       </c>
       <c r="D29" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E29" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F29" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="H29" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>112</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>57</v>
+        <v>113</v>
       </c>
       <c r="D30" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E30" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F30" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>113</v>
+        <v>50</v>
       </c>
       <c r="H30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E31" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F31" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="H31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>120</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>121</v>
+      </c>
+      <c r="D32" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" t="s">
         <v>118</v>
       </c>
-      <c r="B32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G32" s="1" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="H32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>67</v>
+        <v>124</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F33" t="s">
-        <v>122</v>
+        <v>64</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>123</v>
+        <v>50</v>
       </c>
       <c r="H33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>70</v>
+        <v>127</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E34" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F34" t="s">
-        <v>122</v>
+        <v>64</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>126</v>
+        <v>50</v>
       </c>
       <c r="H34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>74</v>
+        <v>130</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E35" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F35" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>129</v>
+        <v>50</v>
       </c>
       <c r="H35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>77</v>
+        <v>133</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E36" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F36" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>132</v>
+        <v>50</v>
       </c>
       <c r="H36" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>80</v>
+        <v>136</v>
       </c>
       <c r="D37" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E37" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F37" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="H37" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="D38" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E38" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F38" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>138</v>
+        <v>50</v>
       </c>
       <c r="H38" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D39" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E39" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F39" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>142</v>
+        <v>50</v>
       </c>
       <c r="H39" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>144</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>145</v>
       </c>
       <c r="D40" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E40" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F40" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H40" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>147</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>148</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>62</v>
+      </c>
+      <c r="E41" t="s">
+        <v>63</v>
+      </c>
+      <c r="F41" t="s">
+        <v>67</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H41" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>151</v>
+      </c>
+      <c r="D42" t="s">
+        <v>62</v>
+      </c>
+      <c r="E42" t="s">
+        <v>63</v>
+      </c>
+      <c r="F42" t="s">
+        <v>118</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H42" t="s">
         <v>152</v>
-      </c>
-[...19 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E43" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F43" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>158</v>
+        <v>50</v>
       </c>
       <c r="H43" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D44" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E44" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F44" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>162</v>
+        <v>50</v>
       </c>
       <c r="H44" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="D45" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E45" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F45" t="s">
-        <v>106</v>
+        <v>67</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>166</v>
+        <v>50</v>
       </c>
       <c r="H45" t="s">
-        <v>167</v>
+        <v>111</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="D46" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E46" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F46" t="s">
-        <v>44</v>
+        <v>114</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>170</v>
+        <v>50</v>
       </c>
       <c r="H46" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="D47" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="E47" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="F47" t="s">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>174</v>
+        <v>50</v>
       </c>
       <c r="H47" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>166</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E48" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F48" t="s">
-        <v>44</v>
+        <v>118</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>179</v>
+        <v>50</v>
       </c>
       <c r="H48" t="s">
-        <v>180</v>
+        <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>25</v>
+        <v>168</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E49" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F49" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>182</v>
+        <v>50</v>
       </c>
       <c r="H49" t="s">
-        <v>183</v>
+        <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>170</v>
       </c>
       <c r="D50" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E50" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F50" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>185</v>
+        <v>50</v>
       </c>
       <c r="H50" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>173</v>
       </c>
       <c r="D51" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E51" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F51" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>188</v>
+        <v>50</v>
       </c>
       <c r="H51" t="s">
-        <v>189</v>
+        <v>131</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>21</v>
+        <v>175</v>
       </c>
       <c r="D52" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E52" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F52" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>191</v>
+        <v>50</v>
       </c>
       <c r="H52" t="s">
-        <v>192</v>
+        <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>193</v>
+        <v>177</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>51</v>
+        <v>178</v>
       </c>
       <c r="D53" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E53" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F53" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>194</v>
+        <v>50</v>
       </c>
       <c r="H53" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>54</v>
+        <v>181</v>
       </c>
       <c r="D54" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E54" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F54" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>197</v>
+        <v>50</v>
       </c>
       <c r="H54" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>57</v>
+        <v>184</v>
       </c>
       <c r="D55" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E55" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F55" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>200</v>
+        <v>50</v>
       </c>
       <c r="H55" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>61</v>
+        <v>187</v>
       </c>
       <c r="D56" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E56" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F56" t="s">
-        <v>38</v>
+        <v>94</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>203</v>
+        <v>50</v>
       </c>
       <c r="H56" t="s">
-        <v>204</v>
+        <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>64</v>
+        <v>189</v>
       </c>
       <c r="D57" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="E57" t="s">
-        <v>178</v>
+        <v>63</v>
       </c>
       <c r="F57" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>206</v>
+        <v>50</v>
       </c>
       <c r="H57" t="s">
-        <v>207</v>
+        <v>98</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
+        <v>191</v>
+      </c>
+      <c r="D58" t="s">
+        <v>62</v>
+      </c>
+      <c r="E58" t="s">
+        <v>63</v>
+      </c>
+      <c r="F58" t="s">
         <v>67</v>
       </c>
-      <c r="D58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G58" s="1" t="s">
-        <v>209</v>
+        <v>50</v>
       </c>
       <c r="H58" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="D59" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="E59" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="F59" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
       <c r="H59" t="s">
-        <v>213</v>
+        <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>74</v>
+        <v>38</v>
       </c>
       <c r="D60" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="E60" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="F60" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="H60" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>77</v>
+        <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="E61" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="F61" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>218</v>
+        <v>201</v>
       </c>
       <c r="H61" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="E62" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="F62" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="H62" t="s">
-        <v>222</v>
+        <v>205</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>223</v>
+        <v>206</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="D63" t="s">
-        <v>177</v>
+        <v>193</v>
       </c>
       <c r="E63" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="F63" t="s">
-        <v>102</v>
+        <v>26</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="H63" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="D64" t="s">
-        <v>227</v>
+        <v>193</v>
       </c>
       <c r="E64" t="s">
-        <v>228</v>
+        <v>194</v>
       </c>
       <c r="F64" t="s">
-        <v>92</v>
+        <v>118</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="H64" t="s">
-        <v>230</v>
+        <v>211</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="D65" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E65" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F65" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="H65" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>236</v>
+        <v>215</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="D66" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E66" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F66" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>237</v>
+        <v>216</v>
       </c>
       <c r="H66" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>239</v>
+        <v>218</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D67" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E67" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F67" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>240</v>
+        <v>219</v>
       </c>
       <c r="H67" t="s">
-        <v>241</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>17</v>
+        <v>87</v>
       </c>
       <c r="D68" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E68" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F68" t="s">
-        <v>28</v>
+        <v>118</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>243</v>
+        <v>222</v>
       </c>
       <c r="H68" t="s">
-        <v>244</v>
+        <v>223</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="D69" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E69" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F69" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>246</v>
+        <v>225</v>
       </c>
       <c r="H69" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="D70" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E70" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F70" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="H70" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="D71" t="s">
+        <v>193</v>
+      </c>
+      <c r="E71" t="s">
+        <v>194</v>
+      </c>
+      <c r="F71" t="s">
+        <v>118</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H71" t="s">
         <v>232</v>
-      </c>
-[...10 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>254</v>
+        <v>233</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="D72" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E72" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F72" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>255</v>
+        <v>234</v>
       </c>
       <c r="H72" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>257</v>
+        <v>236</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>61</v>
+        <v>103</v>
       </c>
       <c r="D73" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E73" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F73" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>258</v>
+        <v>237</v>
       </c>
       <c r="H73" t="s">
-        <v>259</v>
+        <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>260</v>
+        <v>239</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="D74" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E74" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F74" t="s">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>261</v>
+        <v>240</v>
       </c>
       <c r="H74" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="D75" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E75" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F75" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>264</v>
+        <v>243</v>
       </c>
       <c r="H75" t="s">
-        <v>265</v>
+        <v>244</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="D76" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E76" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F76" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>267</v>
+        <v>246</v>
       </c>
       <c r="H76" t="s">
-        <v>268</v>
+        <v>247</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="D77" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E77" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F77" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>270</v>
+        <v>249</v>
       </c>
       <c r="H77" t="s">
-        <v>271</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="D78" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E78" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F78" t="s">
-        <v>58</v>
+        <v>114</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>273</v>
+        <v>252</v>
       </c>
       <c r="H78" t="s">
-        <v>274</v>
+        <v>253</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>275</v>
+        <v>254</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="D79" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E79" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F79" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>276</v>
+        <v>255</v>
       </c>
       <c r="H79" t="s">
-        <v>277</v>
+        <v>256</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>278</v>
+        <v>257</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>149</v>
+        <v>127</v>
       </c>
       <c r="D80" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="E80" t="s">
-        <v>233</v>
+        <v>194</v>
       </c>
       <c r="F80" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
       <c r="H80" t="s">
-        <v>280</v>
+        <v>259</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>260</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>130</v>
+      </c>
+      <c r="D81" t="s">
+        <v>193</v>
+      </c>
+      <c r="E81" t="s">
+        <v>194</v>
+      </c>
+      <c r="F81" t="s">
+        <v>118</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H81" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>263</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>133</v>
+      </c>
+      <c r="D82" t="s">
+        <v>193</v>
+      </c>
+      <c r="E82" t="s">
+        <v>194</v>
+      </c>
+      <c r="F82" t="s">
+        <v>53</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H82" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>266</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>136</v>
+      </c>
+      <c r="D83" t="s">
+        <v>193</v>
+      </c>
+      <c r="E83" t="s">
+        <v>194</v>
+      </c>
+      <c r="F83" t="s">
+        <v>67</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H83" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>269</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>139</v>
+      </c>
+      <c r="D84" t="s">
+        <v>193</v>
+      </c>
+      <c r="E84" t="s">
+        <v>194</v>
+      </c>
+      <c r="F84" t="s">
+        <v>114</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H84" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>272</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>142</v>
+      </c>
+      <c r="D85" t="s">
+        <v>193</v>
+      </c>
+      <c r="E85" t="s">
+        <v>194</v>
+      </c>
+      <c r="F85" t="s">
+        <v>94</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H85" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>275</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>145</v>
+      </c>
+      <c r="D86" t="s">
+        <v>193</v>
+      </c>
+      <c r="E86" t="s">
+        <v>194</v>
+      </c>
+      <c r="F86" t="s">
+        <v>53</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H86" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>278</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>148</v>
+      </c>
+      <c r="D87" t="s">
+        <v>193</v>
+      </c>
+      <c r="E87" t="s">
+        <v>194</v>
+      </c>
+      <c r="F87" t="s">
+        <v>114</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H87" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
         <v>281</v>
       </c>
-      <c r="B81" t="s">
-[...14 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>151</v>
+      </c>
+      <c r="D88" t="s">
+        <v>193</v>
+      </c>
+      <c r="E88" t="s">
+        <v>194</v>
+      </c>
+      <c r="F88" t="s">
+        <v>53</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="H81" t="s">
-        <v>280</v>
+      <c r="H88" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>284</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>154</v>
+      </c>
+      <c r="D89" t="s">
+        <v>193</v>
+      </c>
+      <c r="E89" t="s">
+        <v>194</v>
+      </c>
+      <c r="F89" t="s">
+        <v>30</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H89" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>287</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>157</v>
+      </c>
+      <c r="D90" t="s">
+        <v>193</v>
+      </c>
+      <c r="E90" t="s">
+        <v>194</v>
+      </c>
+      <c r="F90" t="s">
+        <v>34</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H90" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>290</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>160</v>
+      </c>
+      <c r="D91" t="s">
+        <v>193</v>
+      </c>
+      <c r="E91" t="s">
+        <v>194</v>
+      </c>
+      <c r="F91" t="s">
+        <v>114</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H91" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>293</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>162</v>
+      </c>
+      <c r="D92" t="s">
+        <v>193</v>
+      </c>
+      <c r="E92" t="s">
+        <v>194</v>
+      </c>
+      <c r="F92" t="s">
+        <v>53</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H92" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>296</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>164</v>
+      </c>
+      <c r="D93" t="s">
+        <v>193</v>
+      </c>
+      <c r="E93" t="s">
+        <v>194</v>
+      </c>
+      <c r="F93" t="s">
+        <v>26</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H93" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>299</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>166</v>
+      </c>
+      <c r="D94" t="s">
+        <v>193</v>
+      </c>
+      <c r="E94" t="s">
+        <v>194</v>
+      </c>
+      <c r="F94" t="s">
+        <v>30</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H94" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>302</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>61</v>
+      </c>
+      <c r="D95" t="s">
+        <v>303</v>
+      </c>
+      <c r="E95" t="s">
+        <v>304</v>
+      </c>
+      <c r="F95" t="s">
+        <v>53</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H95" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>307</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96" t="s">
+        <v>303</v>
+      </c>
+      <c r="E96" t="s">
+        <v>304</v>
+      </c>
+      <c r="F96" t="s">
+        <v>30</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H96" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>310</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" t="s">
+        <v>303</v>
+      </c>
+      <c r="E97" t="s">
+        <v>304</v>
+      </c>
+      <c r="F97" t="s">
+        <v>30</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H97" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>313</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" t="s">
+        <v>303</v>
+      </c>
+      <c r="E98" t="s">
+        <v>304</v>
+      </c>
+      <c r="F98" t="s">
+        <v>34</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H98" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>316</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>21</v>
+      </c>
+      <c r="D99" t="s">
+        <v>303</v>
+      </c>
+      <c r="E99" t="s">
+        <v>304</v>
+      </c>
+      <c r="F99" t="s">
+        <v>34</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H99" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>319</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>57</v>
+      </c>
+      <c r="D100" t="s">
+        <v>303</v>
+      </c>
+      <c r="E100" t="s">
+        <v>304</v>
+      </c>
+      <c r="F100" t="s">
+        <v>34</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H100" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>322</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>78</v>
+      </c>
+      <c r="D101" t="s">
+        <v>303</v>
+      </c>
+      <c r="E101" t="s">
+        <v>304</v>
+      </c>
+      <c r="F101" t="s">
+        <v>34</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H101" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>325</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>81</v>
+      </c>
+      <c r="D102" t="s">
+        <v>303</v>
+      </c>
+      <c r="E102" t="s">
+        <v>304</v>
+      </c>
+      <c r="F102" t="s">
+        <v>34</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H102" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>328</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>84</v>
+      </c>
+      <c r="D103" t="s">
+        <v>303</v>
+      </c>
+      <c r="E103" t="s">
+        <v>304</v>
+      </c>
+      <c r="F103" t="s">
+        <v>64</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H103" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>331</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>87</v>
+      </c>
+      <c r="D104" t="s">
+        <v>303</v>
+      </c>
+      <c r="E104" t="s">
+        <v>304</v>
+      </c>
+      <c r="F104" t="s">
+        <v>30</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H104" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>334</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>90</v>
+      </c>
+      <c r="D105" t="s">
+        <v>303</v>
+      </c>
+      <c r="E105" t="s">
+        <v>304</v>
+      </c>
+      <c r="F105" t="s">
+        <v>53</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H105" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>337</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>93</v>
+      </c>
+      <c r="D106" t="s">
+        <v>303</v>
+      </c>
+      <c r="E106" t="s">
+        <v>304</v>
+      </c>
+      <c r="F106" t="s">
+        <v>34</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H106" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>340</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>97</v>
+      </c>
+      <c r="D107" t="s">
+        <v>303</v>
+      </c>
+      <c r="E107" t="s">
+        <v>304</v>
+      </c>
+      <c r="F107" t="s">
+        <v>34</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H107" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>343</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>100</v>
+      </c>
+      <c r="D108" t="s">
+        <v>303</v>
+      </c>
+      <c r="E108" t="s">
+        <v>304</v>
+      </c>
+      <c r="F108" t="s">
+        <v>53</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H108" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>346</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>103</v>
+      </c>
+      <c r="D109" t="s">
+        <v>303</v>
+      </c>
+      <c r="E109" t="s">
+        <v>304</v>
+      </c>
+      <c r="F109" t="s">
+        <v>30</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H109" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>349</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>106</v>
+      </c>
+      <c r="D110" t="s">
+        <v>303</v>
+      </c>
+      <c r="E110" t="s">
+        <v>304</v>
+      </c>
+      <c r="F110" t="s">
+        <v>26</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H110" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>352</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>110</v>
+      </c>
+      <c r="D111" t="s">
+        <v>303</v>
+      </c>
+      <c r="E111" t="s">
+        <v>304</v>
+      </c>
+      <c r="F111" t="s">
+        <v>67</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H111" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>355</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>61</v>
+      </c>
+      <c r="D112" t="s">
+        <v>356</v>
+      </c>
+      <c r="E112" t="s">
+        <v>357</v>
+      </c>
+      <c r="F112" t="s">
+        <v>30</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H112" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>360</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113" t="s">
+        <v>356</v>
+      </c>
+      <c r="E113" t="s">
+        <v>357</v>
+      </c>
+      <c r="F113" t="s">
+        <v>41</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H113" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>363</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>356</v>
+      </c>
+      <c r="E114" t="s">
+        <v>357</v>
+      </c>
+      <c r="F114" t="s">
+        <v>67</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H114" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>366</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>61</v>
+      </c>
+      <c r="D115" t="s">
+        <v>367</v>
+      </c>
+      <c r="E115" t="s">
+        <v>368</v>
+      </c>
+      <c r="F115" t="s">
+        <v>34</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H115" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>371</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>38</v>
+      </c>
+      <c r="D116" t="s">
+        <v>367</v>
+      </c>
+      <c r="E116" t="s">
+        <v>368</v>
+      </c>
+      <c r="F116" t="s">
+        <v>34</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H116" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>374</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" t="s">
+        <v>367</v>
+      </c>
+      <c r="E117" t="s">
+        <v>368</v>
+      </c>
+      <c r="F117" t="s">
+        <v>114</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H117" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>377</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>17</v>
+      </c>
+      <c r="D118" t="s">
+        <v>367</v>
+      </c>
+      <c r="E118" t="s">
+        <v>368</v>
+      </c>
+      <c r="F118" t="s">
+        <v>41</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H118" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>380</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>21</v>
+      </c>
+      <c r="D119" t="s">
+        <v>367</v>
+      </c>
+      <c r="E119" t="s">
+        <v>368</v>
+      </c>
+      <c r="F119" t="s">
+        <v>34</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H119" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>383</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>57</v>
+      </c>
+      <c r="D120" t="s">
+        <v>367</v>
+      </c>
+      <c r="E120" t="s">
+        <v>368</v>
+      </c>
+      <c r="F120" t="s">
+        <v>34</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H120" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>386</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>78</v>
+      </c>
+      <c r="D121" t="s">
+        <v>367</v>
+      </c>
+      <c r="E121" t="s">
+        <v>368</v>
+      </c>
+      <c r="F121" t="s">
+        <v>64</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H121" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>389</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>81</v>
+      </c>
+      <c r="D122" t="s">
+        <v>367</v>
+      </c>
+      <c r="E122" t="s">
+        <v>368</v>
+      </c>
+      <c r="F122" t="s">
+        <v>30</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H122" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>392</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>84</v>
+      </c>
+      <c r="D123" t="s">
+        <v>367</v>
+      </c>
+      <c r="E123" t="s">
+        <v>368</v>
+      </c>
+      <c r="F123" t="s">
+        <v>64</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H123" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>395</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>97</v>
+      </c>
+      <c r="D124" t="s">
+        <v>367</v>
+      </c>
+      <c r="E124" t="s">
+        <v>368</v>
+      </c>
+      <c r="F124" t="s">
+        <v>67</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H124" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>398</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>100</v>
+      </c>
+      <c r="D125" t="s">
+        <v>367</v>
+      </c>
+      <c r="E125" t="s">
+        <v>368</v>
+      </c>
+      <c r="F125" t="s">
+        <v>34</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H125" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>401</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>103</v>
+      </c>
+      <c r="D126" t="s">
+        <v>367</v>
+      </c>
+      <c r="E126" t="s">
+        <v>368</v>
+      </c>
+      <c r="F126" t="s">
+        <v>34</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H126" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>404</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>106</v>
+      </c>
+      <c r="D127" t="s">
+        <v>367</v>
+      </c>
+      <c r="E127" t="s">
+        <v>368</v>
+      </c>
+      <c r="F127" t="s">
+        <v>114</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H127" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>407</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>110</v>
+      </c>
+      <c r="D128" t="s">
+        <v>367</v>
+      </c>
+      <c r="E128" t="s">
+        <v>368</v>
+      </c>
+      <c r="F128" t="s">
+        <v>34</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H128" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>410</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>113</v>
+      </c>
+      <c r="D129" t="s">
+        <v>367</v>
+      </c>
+      <c r="E129" t="s">
+        <v>368</v>
+      </c>
+      <c r="F129" t="s">
+        <v>26</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H129" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>413</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>117</v>
+      </c>
+      <c r="D130" t="s">
+        <v>367</v>
+      </c>
+      <c r="E130" t="s">
+        <v>368</v>
+      </c>
+      <c r="F130" t="s">
+        <v>41</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H130" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>416</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>121</v>
+      </c>
+      <c r="D131" t="s">
+        <v>367</v>
+      </c>
+      <c r="E131" t="s">
+        <v>368</v>
+      </c>
+      <c r="F131" t="s">
+        <v>94</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H131" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>418</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>124</v>
+      </c>
+      <c r="D132" t="s">
+        <v>367</v>
+      </c>
+      <c r="E132" t="s">
+        <v>368</v>
+      </c>
+      <c r="F132" t="s">
+        <v>34</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H132" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>421</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>127</v>
+      </c>
+      <c r="D133" t="s">
+        <v>367</v>
+      </c>
+      <c r="E133" t="s">
+        <v>368</v>
+      </c>
+      <c r="F133" t="s">
+        <v>26</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H133" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>424</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>130</v>
+      </c>
+      <c r="D134" t="s">
+        <v>367</v>
+      </c>
+      <c r="E134" t="s">
+        <v>368</v>
+      </c>
+      <c r="F134" t="s">
+        <v>41</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H134" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>427</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>133</v>
+      </c>
+      <c r="D135" t="s">
+        <v>367</v>
+      </c>
+      <c r="E135" t="s">
+        <v>368</v>
+      </c>
+      <c r="F135" t="s">
+        <v>26</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H135" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>430</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>136</v>
+      </c>
+      <c r="D136" t="s">
+        <v>367</v>
+      </c>
+      <c r="E136" t="s">
+        <v>368</v>
+      </c>
+      <c r="F136" t="s">
+        <v>67</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H136" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>433</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>139</v>
+      </c>
+      <c r="D137" t="s">
+        <v>367</v>
+      </c>
+      <c r="E137" t="s">
+        <v>368</v>
+      </c>
+      <c r="F137" t="s">
+        <v>41</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H137" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>436</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>142</v>
+      </c>
+      <c r="D138" t="s">
+        <v>367</v>
+      </c>
+      <c r="E138" t="s">
+        <v>368</v>
+      </c>
+      <c r="F138" t="s">
+        <v>26</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H138" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>439</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>145</v>
+      </c>
+      <c r="D139" t="s">
+        <v>367</v>
+      </c>
+      <c r="E139" t="s">
+        <v>368</v>
+      </c>
+      <c r="F139" t="s">
+        <v>64</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H139" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>442</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>148</v>
+      </c>
+      <c r="D140" t="s">
+        <v>367</v>
+      </c>
+      <c r="E140" t="s">
+        <v>368</v>
+      </c>
+      <c r="F140" t="s">
+        <v>34</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H140" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>445</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>151</v>
+      </c>
+      <c r="D141" t="s">
+        <v>367</v>
+      </c>
+      <c r="E141" t="s">
+        <v>368</v>
+      </c>
+      <c r="F141" t="s">
+        <v>34</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H141" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>448</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>61</v>
+      </c>
+      <c r="D142" t="s">
+        <v>449</v>
+      </c>
+      <c r="E142" t="s">
+        <v>450</v>
+      </c>
+      <c r="F142" t="s">
+        <v>118</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H142" t="s">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3416,50 +5513,111 @@
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>